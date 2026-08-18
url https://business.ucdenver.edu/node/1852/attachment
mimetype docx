--- v1 (2026-03-19)
+++ v2 (2026-08-18)
@@ -1,847 +1,951 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29B796A7" w14:textId="10A91913" w:rsidR="00282B85" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0919D0F7" w14:textId="16007F9A" w:rsidR="000311EE" w:rsidRDefault="000311EE">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
+        <w:t>Alteryx 2025.2.1.85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B796A7" w14:textId="099914B9" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
         <w:t>Anaconda 3 202</w:t>
       </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>6.07.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031B42DD" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bloomberg (select device in 2403)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E0C29F" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>ER Assistant 2.10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1497194B" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Google Chrome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053F253E" w14:textId="5D5722AA" w:rsidR="00084656" w:rsidRDefault="00084656">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>HP Virtual Calculator 2.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B22053" w14:textId="50C837EE" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JMP </w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>19.04</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638ECDF7" w14:textId="26965728" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>Mendix 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="da-DK"/>
+        </w:rPr>
+        <w:t>1.12.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7880774F" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>Microsoft Edge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736E1831" w14:textId="7E065B55" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>Mondo DB 8.</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>3.7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A311CD" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>Mozilla Firefox</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EEC502" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MS Office 365</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E08A7E8" w14:textId="4E2B58CF" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>PGAdmin 4 9.</w:t>
+      </w:r>
       <w:r w:rsidR="00FB1A9D">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
-        <w:t>5.12</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="031B42DD" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1E4261" w14:textId="02CF3DEC" w:rsidR="00282B85" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>PostGreSQL 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>8.4.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE54793" w14:textId="607C1BBC" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Bloomberg (select device in 2403)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47E0C29F" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+        <w:t>Power BI 2.15</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6.951.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F79F0D" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Project 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209DAEF5" w14:textId="2F76918B" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>R 4.</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4DC2F2" w14:textId="1A5821C0" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>RStudio 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>6.07.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3CA4DE" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>SAS 9.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678DA227" w14:textId="03B35251" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>SPSS 3</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F929346" w14:textId="4CDE7A1A" w:rsidR="00282B85" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>ER Assistant 2.10</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1497194B" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Tableau </w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>2026.2.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7528CDDA" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
-          <w:lang w:val="de-DE"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="03B22053" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+        </w:rPr>
+        <w:t>Visio 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396E13D7" w14:textId="70D65F4D" w:rsidR="00282B85" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="638ECDF7" w14:textId="5688F5FA" w:rsidR="00282B85" w:rsidRDefault="00000000">
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Visual Paradigm CE 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>8.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFBEB75" w14:textId="7A885BAF" w:rsidR="00282B85" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
-          <w:lang w:val="da-DK"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="7880774F" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>VS Code 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>131.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3184C4DE" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="736E1831" w14:textId="25ED319F" w:rsidR="00282B85" w:rsidRDefault="00000000">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Windows 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D813890" w14:textId="6CB8FE78" w:rsidR="00282B85" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
-      </w:pPr>
-[...431 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00282B85">
-          <w:headerReference w:type="default" r:id="rId6"/>
-          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId6"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720" w:equalWidth="0">
             <w:col w:w="6120" w:space="720"/>
             <w:col w:w="6120" w:space="0"/>
           </w:cols>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:color="242424"/>
         </w:rPr>
-        <w:t>Zoom 6.</w:t>
-[...9 lines deleted...]
-        <w:t>7.26346</w:t>
+        <w:t xml:space="preserve">Zoom </w:t>
+      </w:r>
+      <w:r w:rsidR="000311EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:u w:color="242424"/>
+        </w:rPr>
+        <w:t>7.1.43453</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7163C3D3" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00282B85">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00282B85">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="720" w:equalWidth="0">
         <w:col w:w="6120" w:space="720"/>
         <w:col w:w="6120" w:space="0"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3504DE73" w14:textId="77777777" w:rsidR="00170B5E" w:rsidRDefault="00170B5E">
+    <w:p w14:paraId="44213D2C" w14:textId="77777777" w:rsidR="00CA1AD3" w:rsidRDefault="00CA1AD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4658B489" w14:textId="77777777" w:rsidR="00170B5E" w:rsidRDefault="00170B5E">
+    <w:p w14:paraId="604F54DF" w14:textId="77777777" w:rsidR="00CA1AD3" w:rsidRDefault="00CA1AD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44814219" w14:textId="1688BF1A" w:rsidR="000311EE" w:rsidRDefault="000311EE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Last update August 2026</w:t>
+    </w:r>
+  </w:p>
   <w:p w14:paraId="3C49599C" w14:textId="77777777" w:rsidR="00282B85" w:rsidRDefault="00282B85">
     <w:pPr>
       <w:pStyle w:val="HeaderFooter"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="498488BC" w14:textId="77777777" w:rsidR="00170B5E" w:rsidRDefault="00170B5E">
+    <w:p w14:paraId="3AA254E8" w14:textId="77777777" w:rsidR="00CA1AD3" w:rsidRDefault="00CA1AD3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17CD17FA" w14:textId="77777777" w:rsidR="00170B5E" w:rsidRDefault="00170B5E">
+    <w:p w14:paraId="1B5DC485" w14:textId="77777777" w:rsidR="00CA1AD3" w:rsidRDefault="00CA1AD3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...8 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00282B85"/>
+    <w:rsid w:val="000311EE"/>
+    <w:rsid w:val="00084656"/>
+    <w:rsid w:val="0011328B"/>
+    <w:rsid w:val="00143EFF"/>
     <w:rsid w:val="00170B5E"/>
     <w:rsid w:val="00282B85"/>
     <w:rsid w:val="006706E6"/>
+    <w:rsid w:val="009D08A7"/>
+    <w:rsid w:val="00AA4C19"/>
+    <w:rsid w:val="00CA1AD3"/>
+    <w:rsid w:val="00E5218D"/>
     <w:rsid w:val="00FB1A9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -1308,59 +1412,109 @@
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="it-IT"/>
       <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
         <w14:noFill/>
         <w14:prstDash w14:val="solid"/>
         <w14:bevel/>
       </w14:textOutline>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000311EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000311EE"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000311EE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000311EE"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2397,49 +2551,51 @@
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>54</Words>
-  <Characters>311</Characters>
+  <Words>62</Words>
+  <Characters>360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>364</CharactersWithSpaces>
+  <CharactersWithSpaces>421</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Schomig, Susan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>